--- v0 (2026-07-14)
+++ v1 (2026-09-13)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00A005EB" w:rsidRPr="00AF1B2A" w:rsidRDefault="00A005EB" w:rsidP="00420CF6">
       <w:pPr>
         <w:pStyle w:val="Els-Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF1B2A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -3093,52 +3092,54 @@
           <w:sz w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قید شده است).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001B0494" w:rsidRPr="00420CF6" w:rsidRDefault="001B0494" w:rsidP="001B0494">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C85378" w:rsidRDefault="00CF7992" w:rsidP="00420CF6">
+    <w:p w:rsidR="00C85378" w:rsidRDefault="00214E91" w:rsidP="00420CF6">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
@@ -5130,75 +5131,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بایستی </w:t>
       </w:r>
       <w:r w:rsidRPr="00420CF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در متن مقاله ارجاع داده شده باشند.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0067660C" w:rsidRPr="0067660C" w:rsidSect="00C05BC2">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF7992" w:rsidRDefault="00CF7992" w:rsidP="00A005EB">
+    <w:p w:rsidR="00214E91" w:rsidRDefault="00214E91" w:rsidP="00A005EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF7992" w:rsidRDefault="00CF7992" w:rsidP="00A005EB">
+    <w:p w:rsidR="00214E91" w:rsidRDefault="00214E91" w:rsidP="00A005EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5328,51 +5328,51 @@
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C05BC2">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA606B" w:rsidRPr="00FA606B" w:rsidRDefault="00CF7992" w:rsidP="00FC3112">
+          <w:p w:rsidR="00FA606B" w:rsidRPr="00FA606B" w:rsidRDefault="00214E91" w:rsidP="00FC3112">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
       </w:rPr>
       <w:id w:val="1658646687"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -5407,139 +5407,137 @@
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00317E00">
+            <w:r w:rsidR="00DF6303">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006863AE">
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3171"/>
               <w:gridCol w:w="3171"/>
               <w:gridCol w:w="3172"/>
             </w:tblGrid>
             <w:tr w:rsidR="00701A72" w:rsidTr="00701A72">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3171" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00701A72" w:rsidRPr="00851771" w:rsidRDefault="00317E00" w:rsidP="00317E00">
+                <w:p w:rsidR="00701A72" w:rsidRPr="00851771" w:rsidRDefault="00DF6303" w:rsidP="00DF6303">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:hyperlink r:id="rId1" w:history="1">
-                    <w:r w:rsidRPr="00CC29AE">
+                    <w:r w:rsidRPr="00FC5DE4">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>www.confmm.ir</w:t>
+                      <w:t>www.confg.ir</w:t>
                     </w:r>
                   </w:hyperlink>
-                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                  <w:bookmarkEnd w:id="0"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3171" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00701A72" w:rsidRDefault="00701A72" w:rsidP="00FC3112">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3172" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00701A72" w:rsidRDefault="00701A72" w:rsidP="00FC3112">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="000E6124" w:rsidRPr="000E6124" w:rsidRDefault="00CF7992" w:rsidP="00FC3112">
+          <w:p w:rsidR="000E6124" w:rsidRPr="000E6124" w:rsidRDefault="00214E91" w:rsidP="00FC3112">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
       </w:rPr>
       <w:id w:val="1538013511"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -5572,169 +5570,159 @@
             <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006863AE">
           <w:rPr>
             <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C05BC2">
           <w:rPr>
             <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006863AE">
           <w:rPr>
             <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w:rsidR="006863AE" w:rsidRPr="006863AE" w:rsidRDefault="00CF7992" w:rsidP="006863AE">
+      <w:p w:rsidR="006863AE" w:rsidRPr="006863AE" w:rsidRDefault="00214E91" w:rsidP="006863AE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:cs="B Nazanin"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF7992" w:rsidRDefault="00CF7992" w:rsidP="00A005EB">
+    <w:p w:rsidR="00214E91" w:rsidRDefault="00214E91" w:rsidP="00A005EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF7992" w:rsidRDefault="00CF7992" w:rsidP="00A005EB">
+    <w:p w:rsidR="00214E91" w:rsidRDefault="00214E91" w:rsidP="00A005EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00A005EB" w:rsidRPr="00A005EB" w:rsidRDefault="00A005EB" w:rsidP="0067660C">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:bidi/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Nazanin"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A005EB" w:rsidRPr="0067660C" w:rsidRDefault="00317E00" w:rsidP="0067660C">
+  <w:p w:rsidR="00A005EB" w:rsidRPr="0067660C" w:rsidRDefault="00DF6303" w:rsidP="00DF6303">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:bidi/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Nazanin"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Nazanin"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:8.15pt;margin-top:-44.25pt;width:475.8pt;height:80.05pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+        <v:shape id="_x0000_s2055" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:2.9pt;margin-top:-44.6pt;width:475.8pt;height:80.05pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title="baner"/>
         </v:shape>
       </w:pict>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56205803"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E2855A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Els-1storder-head"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Els-2ndorder-head"/>
@@ -5807,166 +5795,178 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1..%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2056"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A005EB"/>
     <w:rsid w:val="00027D85"/>
     <w:rsid w:val="00051696"/>
     <w:rsid w:val="00065333"/>
     <w:rsid w:val="000C7F5E"/>
     <w:rsid w:val="000E266C"/>
     <w:rsid w:val="000E6124"/>
     <w:rsid w:val="00106278"/>
     <w:rsid w:val="00162B1D"/>
     <w:rsid w:val="001705DB"/>
     <w:rsid w:val="001B0494"/>
+    <w:rsid w:val="001E709C"/>
+    <w:rsid w:val="00205197"/>
+    <w:rsid w:val="00214E91"/>
     <w:rsid w:val="00257F6E"/>
     <w:rsid w:val="00265CD9"/>
     <w:rsid w:val="002B7F00"/>
     <w:rsid w:val="002C132B"/>
     <w:rsid w:val="002C14A0"/>
     <w:rsid w:val="002E3D7F"/>
     <w:rsid w:val="00317E00"/>
+    <w:rsid w:val="00345332"/>
     <w:rsid w:val="004072CE"/>
     <w:rsid w:val="00420CF6"/>
     <w:rsid w:val="00431C07"/>
     <w:rsid w:val="004617EE"/>
     <w:rsid w:val="004B648A"/>
+    <w:rsid w:val="004C7E0C"/>
     <w:rsid w:val="0051202F"/>
     <w:rsid w:val="00514E69"/>
     <w:rsid w:val="00534C24"/>
     <w:rsid w:val="00591361"/>
     <w:rsid w:val="005A0E65"/>
     <w:rsid w:val="005B1270"/>
     <w:rsid w:val="005F6A1A"/>
     <w:rsid w:val="0060165F"/>
     <w:rsid w:val="0067660C"/>
     <w:rsid w:val="006863AE"/>
     <w:rsid w:val="00701A72"/>
     <w:rsid w:val="0070663E"/>
+    <w:rsid w:val="007A3948"/>
+    <w:rsid w:val="007A618F"/>
     <w:rsid w:val="007C077E"/>
     <w:rsid w:val="007D76D9"/>
     <w:rsid w:val="007E5470"/>
     <w:rsid w:val="00851771"/>
     <w:rsid w:val="00852985"/>
     <w:rsid w:val="008C341E"/>
     <w:rsid w:val="008E2FDF"/>
     <w:rsid w:val="008F5C1C"/>
     <w:rsid w:val="00966E63"/>
     <w:rsid w:val="00A005EB"/>
+    <w:rsid w:val="00A32943"/>
     <w:rsid w:val="00A5151C"/>
     <w:rsid w:val="00A6354A"/>
     <w:rsid w:val="00B27D4A"/>
     <w:rsid w:val="00B5351D"/>
     <w:rsid w:val="00C019B2"/>
     <w:rsid w:val="00C05BC2"/>
     <w:rsid w:val="00C27102"/>
     <w:rsid w:val="00C85378"/>
+    <w:rsid w:val="00CA5B4D"/>
     <w:rsid w:val="00CF7992"/>
+    <w:rsid w:val="00DB4BD5"/>
     <w:rsid w:val="00DC2BFC"/>
+    <w:rsid w:val="00DF6303"/>
     <w:rsid w:val="00E165CD"/>
+    <w:rsid w:val="00E2507B"/>
     <w:rsid w:val="00E32771"/>
     <w:rsid w:val="00E87BC7"/>
     <w:rsid w:val="00EF4193"/>
     <w:rsid w:val="00F46F73"/>
     <w:rsid w:val="00F8163A"/>
     <w:rsid w:val="00FA606B"/>
     <w:rsid w:val="00FB6B65"/>
     <w:rsid w:val="00FC3112"/>
     <w:rsid w:val="00FF19B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2056"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C0E637F"/>
+  <w14:docId w14:val="456FD611"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ACF21A94-5A7C-41C1-AEF9-F7339F25BEAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6761,55 +6761,55 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00851771"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confmm.ir/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.confg.ir/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7076,51 +7076,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B31061D-AEDC-4E82-9C98-1E92C2F2D1AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC483280-1DCC-4DED-9C50-310C4EBFF1FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>637</Words>
   <Characters>3633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>